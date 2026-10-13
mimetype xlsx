--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -12,101 +12,89 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/extendedProperties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15" conformance="strict">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr dateCompatibility="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Administracion\pc2\pdf cuarentena\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="6610" tabRatio="500"/>
   </bookViews>
   <sheets>
     <sheet name="Profesores e Institutos" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Profesores e Institutos'!$A$1:$D$23</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Profesores e Institutos'!$A$1:$D$19</definedName>
     <definedName name="Autorización">#REF!</definedName>
-    <definedName name="Excel_BuiltIn_Print_Area" localSheetId="0">'Profesores e Institutos'!$A$1:$D$28</definedName>
-    <definedName name="Excel_BuiltIn_Print_Area_1_1">'Profesores e Institutos'!$A$1:$D$29</definedName>
+    <definedName name="Excel_BuiltIn_Print_Area" localSheetId="0">'Profesores e Institutos'!$A$1:$D$24</definedName>
+    <definedName name="Excel_BuiltIn_Print_Area_1_1">'Profesores e Institutos'!$A$1:$D$25</definedName>
     <definedName name="Excel_BuiltIn_Print_Area_1_1_1_1">#REF!</definedName>
     <definedName name="Excel_BuiltIn_Print_Area_1_1_1_1_1">#REF!</definedName>
     <definedName name="Excel_BuiltIn_Print_Area_1_1_1_1_1_1">#REF!</definedName>
     <definedName name="Excel_BuiltIn_Print_Area_1_1_1_1_1_1_1">#REF!</definedName>
     <definedName name="Excel_BuiltIn_Print_Area_1_1_1_1_1_1_1_1">#REF!</definedName>
     <definedName name="Excel_BuiltIn_Print_Area_1_1_1_1_1_1_1_1_1">#REF!</definedName>
-    <definedName name="Excel_BuiltIn_Print_Area_2_1">'Profesores e Institutos'!$A$1:$D$30</definedName>
+    <definedName name="Excel_BuiltIn_Print_Area_2_1">'Profesores e Institutos'!$A$1:$D$26</definedName>
     <definedName name="Excel_BuiltIn_Print_Area_2_1_1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
       <x14:workbookPr/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" count="48" uniqueCount="38">
+<sst xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" count="40" uniqueCount="32">
   <si>
     <r>
       <t xml:space="preserve">                          </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="14"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">POSTULANTES CLASES DE APOYO </t>
     </r>
-  </si>
-[...10 lines deleted...]
-    <t>Nivel primario</t>
   </si>
   <si>
     <t>Todas las materias</t>
   </si>
   <si>
     <t>Andrea Rustichelli</t>
   </si>
   <si>
     <t>La Plata 755</t>
   </si>
   <si>
     <t>Instituto “Pilares”</t>
   </si>
   <si>
     <t>Agustin Alvarez 95</t>
   </si>
   <si>
     <t>Luciana Coria</t>
   </si>
   <si>
     <t>Córdoba 178</t>
   </si>
   <si>
     <t>Apoyo Escolar gratuito Nivel Primario en Instituto de Ingles Rafaela (IDI) Maipu 298</t>
   </si>
@@ -212,56 +200,50 @@
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Año 2026: </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Martes y Jueves de 18:00 a 18:45 hs</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Maipú 298 – TE 435356 / 3492 596292 </t>
   </si>
   <si>
     <t>Guzman Yamila Andreina</t>
   </si>
   <si>
     <t>Güemes 460 (Azahares)</t>
-  </si>
-[...4 lines deleted...]
-    <t>Profesora Educación especial, trastornos motores, de desarrollo. Sordos e hipoacúsicos</t>
   </si>
   <si>
     <t>Busso Melina Itati</t>
   </si>
   <si>
     <t>Juan B. Justo 2093</t>
   </si>
   <si>
     <t>Genta Sofia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="17"/>
       <name val="Calibri"/>
@@ -351,103 +333,92 @@
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
         <bgColor indexed="27"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
         <bgColor indexed="26"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="13">
     <border>
       <start/>
       <end/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <start/>
       <end/>
       <top/>
       <bottom style="thick">
         <color indexed="62"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <start/>
       <end/>
       <top/>
       <bottom style="thick">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <start style="thin">
         <color indexed="8"/>
       </start>
       <end style="thin">
         <color indexed="8"/>
       </end>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <start/>
-[...9 lines deleted...]
-    <border>
       <start style="thin">
         <color indexed="8"/>
       </start>
       <end/>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <start/>
       <end/>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <start/>
       <end style="thin">
         <color indexed="8"/>
       </end>
       <top style="thin">
@@ -507,89 +478,78 @@
     </border>
     <border>
       <start style="thin">
         <color indexed="64"/>
       </start>
       <end style="thin">
         <color indexed="64"/>
       </end>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...2 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Buena" xfId="1" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Neutro 1" xfId="2"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Título 1 1" xfId="3"/>
     <cellStyle name="Título 2 1" xfId="4"/>
     <cellStyle name="Título 4" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="2" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Estilo de tabla 1" pivot="0" count="0"/>
     <tableStyle name="Estilo de tabla 2" pivot="0" count="0"/>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -928,434 +888,386 @@
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F67"/>
+  <dimension ref="A1:F63"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C9" sqref="C9"/>
+    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="A18" sqref="A18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="33" customWidth="1"/>
     <col min="2" max="2" width="29.08984375" customWidth="1"/>
     <col min="3" max="3" width="24.6328125" customWidth="1"/>
     <col min="4" max="4" width="35" customWidth="1"/>
     <col min="5" max="5" width="37.36328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="E1" s="5"/>
     </row>
     <row r="2" spans="1:5" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B2" s="3"/>
       <c r="E2" s="5"/>
     </row>
     <row r="3" spans="1:5" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="3" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:5" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="2" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:5" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="2"/>
     </row>
     <row r="6" spans="1:5" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A6" s="21" t="s">
-[...4 lines deleted...]
-      <c r="D6" s="12"/>
+      <c r="A6" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" s="9"/>
+      <c r="C6" s="9"/>
+      <c r="D6" s="9"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="11" t="s">
-[...5 lines deleted...]
-      <c r="C7" s="11">
+      <c r="A7" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C7" s="8">
         <v>15624845</v>
       </c>
-      <c r="D7" s="11" t="s">
-        <v>5</v>
+      <c r="D7" s="8" t="s">
+        <v>1</v>
       </c>
       <c r="E7" s="5"/>
     </row>
     <row r="8" spans="1:5" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8"/>
-      <c r="B8" s="10" t="s">
-        <v>14</v>
+      <c r="B8" s="7" t="s">
+        <v>10</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" s="5"/>
     </row>
     <row r="9" spans="1:5" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="11" t="s">
-[...5 lines deleted...]
-      <c r="C9" s="11">
+      <c r="A9" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="8">
         <v>15647071</v>
       </c>
-      <c r="D9" s="11" t="s">
+      <c r="D9" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E9" s="5"/>
+    </row>
+    <row r="10" spans="1:5" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="E9" s="5"/>
-[...2 lines deleted...]
-      <c r="A10" s="11" t="s">
+      <c r="C10" s="8">
+        <v>570313</v>
+      </c>
+      <c r="D10" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E10" s="5"/>
+    </row>
+    <row r="11" spans="1:5" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C11" s="8">
+        <v>15593943</v>
+      </c>
+      <c r="D11" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E11" s="5"/>
+    </row>
+    <row r="12" spans="1:5" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="8">
+        <v>15514159</v>
+      </c>
+      <c r="D12" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E12" s="5"/>
+    </row>
+    <row r="13" spans="1:5" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="8">
+        <v>15215500</v>
+      </c>
+      <c r="D13" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E13" s="5"/>
+    </row>
+    <row r="14" spans="1:5" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="8">
+        <v>15571858</v>
+      </c>
+      <c r="D14" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E14" s="5"/>
+    </row>
+    <row r="15" spans="1:5" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" s="8">
+        <v>15589050</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E15" s="5"/>
+    </row>
+    <row r="16" spans="1:5" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C16" s="19"/>
+      <c r="E16" s="5"/>
+    </row>
+    <row r="17" spans="1:6" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" s="21">
+        <v>15669684</v>
+      </c>
+      <c r="D17" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="5"/>
+    </row>
+    <row r="18" spans="1:6" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="3"/>
+      <c r="C18" s="19"/>
+      <c r="E18" s="5"/>
+    </row>
+    <row r="19" spans="1:6" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" s="21">
+        <v>15649628</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" s="5"/>
+    </row>
+    <row r="20" spans="1:6" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="5"/>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+    </row>
+    <row r="21" spans="1:6" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="11" t="s">
+      <c r="B21" s="11"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="12"/>
+    </row>
+    <row r="22" spans="1:6" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="D22" s="14"/>
+    </row>
+    <row r="23" spans="1:6" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A23" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="C10" s="11">
-[...180 lines deleted...]
-      <c r="E24" s="5"/>
+      <c r="B23" s="16"/>
+      <c r="C23" s="16"/>
+      <c r="D23" s="17"/>
+    </row>
+    <row r="24" spans="1:6" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="3"/>
     </row>
     <row r="25" spans="1:6" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A25" s="13" t="s">
-[...29 lines deleted...]
-    <row r="30" spans="1:6" s="1" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="3"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5"/>
+    </row>
+    <row r="26" spans="1:6" s="1" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26"/>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+    </row>
+    <row r="27" spans="1:6" s="1" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27"/>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27" s="2"/>
+    </row>
+    <row r="28" spans="1:6" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28"/>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28"/>
+    </row>
+    <row r="29" spans="1:6" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29"/>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+    </row>
+    <row r="30" spans="1:6" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30"/>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
     </row>
-    <row r="31" spans="1:6" s="1" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:6" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31"/>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
-      <c r="F31" s="2"/>
-[...42 lines deleted...]
-    <row r="48" spans="1:6" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="F31"/>
+    </row>
+    <row r="32" spans="1:6" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="33" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="34" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="35" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="36" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="37" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="38" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="49" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="50" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="51" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="52" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="53" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="54" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="55" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="56" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="57" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="58" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="59" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="60" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="61" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="62" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="63" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="64" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
-[...2 lines deleted...]
-    <row r="67" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.31496062992125984" bottom="0.23622047244094491" header="0.27559055118110237" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="80" firstPageNumber="0" orientation="portrait" cellComments="atEnd" horizontalDpi="4294967294" verticalDpi="4294967294" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://purl.oclc.org/ooxml/officeDocument/extendedProperties" xmlns:vt="http://purl.oclc.org/ooxml/officeDocument/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>